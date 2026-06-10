--- v0 (2026-03-03)
+++ v1 (2026-06-10)
@@ -1,81 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a918ab105d84380" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcffadd22ddae4a81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R0a03f78b60034502"/>
-[...3 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8781e32caef14e5c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9654343fd6cc4496"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2c4521a612074b2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rae1a279190714110"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4905aa439f4f4ce9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2a320cebb24942b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fonts>
     <x:font/>
     <x:font>
       <x:b/>
     </x:font>
   </x:fonts>
   <x:fills>
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
   </x:fills>
   <x:borders>
     <x:border/>
   </x:borders>
   <x:cellXfs>
     <x:xf/>
     <x:xf fontId="1" applyFont="1"/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f8b377d669446b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0a03f78b60034502" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R070f4d326d2540a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R47909de292df4af2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rf7c047ba8a3243af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R8781e32caef14e5c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c50e035d0f24855" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9654343fd6cc4496" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R2c4521a612074b2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rae1a279190714110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R4905aa439f4f4ce9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R2a320cebb24942b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
     </x:sheetView>
   </x:sheetViews>
   <x:cols>
     <x:col min="1" max="1" width="10" customWidth="1"/>
     <x:col min="2" max="2" width="10" customWidth="1"/>
     <x:col min="3" max="3" width="10" customWidth="1"/>
     <x:col min="4" max="4" width="10" customWidth="1"/>
     <x:col min="5" max="5" width="10" customWidth="1"/>
     <x:col min="6" max="6" width="10" customWidth="1"/>
     <x:col min="7" max="7" width="10" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="1" t="str">
         <x:v>Bruk</x:v>
       </x:c>
       <x:c s="1" t="str">