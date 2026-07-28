--- v1 (2026-06-10)
+++ v2 (2026-07-28)
@@ -1,81 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcffadd22ddae4a81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02742a24b2e242e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9654343fd6cc4496"/>
-[...3 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2a320cebb24942b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd22934f5b127409b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R10b5368b706248ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R62a24d6a7f2048b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rfae667a6b1aa47ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R70a28f43e5fe4ae2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fonts>
     <x:font/>
     <x:font>
       <x:b/>
     </x:font>
   </x:fonts>
   <x:fills>
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
   </x:fills>
   <x:borders>
     <x:border/>
   </x:borders>
   <x:cellXfs>
     <x:xf/>
     <x:xf fontId="1" applyFont="1"/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c50e035d0f24855" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9654343fd6cc4496" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R2c4521a612074b2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rae1a279190714110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R4905aa439f4f4ce9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R2a320cebb24942b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3d831aecec641fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd22934f5b127409b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R10b5368b706248ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R62a24d6a7f2048b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rfae667a6b1aa47ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R70a28f43e5fe4ae2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
     </x:sheetView>
   </x:sheetViews>
   <x:cols>
     <x:col min="1" max="1" width="10" customWidth="1"/>
     <x:col min="2" max="2" width="10" customWidth="1"/>
     <x:col min="3" max="3" width="10" customWidth="1"/>
     <x:col min="4" max="4" width="10" customWidth="1"/>
     <x:col min="5" max="5" width="10" customWidth="1"/>
     <x:col min="6" max="6" width="10" customWidth="1"/>
     <x:col min="7" max="7" width="10" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="1" t="str">
         <x:v>Bruk</x:v>
       </x:c>
       <x:c s="1" t="str">