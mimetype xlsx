--- v1 (2026-03-03)
+++ v2 (2026-05-25)
@@ -1,81 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2f6b911855849f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6aef76076784468" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2afa1b5ccaaa4a99"/>
-[...3 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4f133982619846d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R928d004934034ea1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R0ed1019c264f4373"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rad25ec85481944bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R0dc8aa7406334c99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8409f710ad3b4708"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fonts>
     <x:font/>
     <x:font>
       <x:b/>
     </x:font>
   </x:fonts>
   <x:fills>
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
   </x:fills>
   <x:borders>
     <x:border/>
   </x:borders>
   <x:cellXfs>
     <x:xf/>
     <x:xf fontId="1" applyFont="1"/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85e05583be13434c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2afa1b5ccaaa4a99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R0b642cb97aac4369" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Ra86a41fa3ad64c5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R4cf02541137e4ebc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R4f133982619846d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra032b4a21a494954" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R928d004934034ea1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R0ed1019c264f4373" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rad25ec85481944bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R0dc8aa7406334c99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R8409f710ad3b4708" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
     </x:sheetView>
   </x:sheetViews>
   <x:cols>
     <x:col min="1" max="1" width="10" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="1" t="str">
         <x:v>Produkt</x:v>
       </x:c>
       <x:c s="1" t="str">
         <x:v>Värde</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="1" t="str">
         <x:v>1000 ton</x:v>
       </x:c>