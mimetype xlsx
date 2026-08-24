--- v2 (2026-05-25)
+++ v3 (2026-08-24)
@@ -1,81 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6aef76076784468" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1aa7258b31544fde" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R928d004934034ea1"/>
-[...3 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8409f710ad3b4708"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R546b919d883e46a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R3dab8ad16b464641"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R3b5d1d6159954e24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7e5d95b5561546a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R350aceb21fda4260"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fonts>
     <x:font/>
     <x:font>
       <x:b/>
     </x:font>
   </x:fonts>
   <x:fills>
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
   </x:fills>
   <x:borders>
     <x:border/>
   </x:borders>
   <x:cellXfs>
     <x:xf/>
     <x:xf fontId="1" applyFont="1"/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra032b4a21a494954" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R928d004934034ea1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R0ed1019c264f4373" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rad25ec85481944bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R0dc8aa7406334c99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R8409f710ad3b4708" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ddb78e4090d4189" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R546b919d883e46a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R3dab8ad16b464641" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R3b5d1d6159954e24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R7e5d95b5561546a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R350aceb21fda4260" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
     </x:sheetView>
   </x:sheetViews>
   <x:cols>
     <x:col min="1" max="1" width="10" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="1" t="str">
         <x:v>Produkt</x:v>
       </x:c>
       <x:c s="1" t="str">
         <x:v>Värde</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="1" t="str">
         <x:v>1000 ton</x:v>
       </x:c>