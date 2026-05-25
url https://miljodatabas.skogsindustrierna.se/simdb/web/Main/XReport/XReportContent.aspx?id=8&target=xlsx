--- v1 (2026-03-03)
+++ v2 (2026-05-25)
@@ -1,81 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf37ab23519364ae1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82cfeaffc0ed4077" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rcbbcce502ed149da"/>
-[...3 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8eb088a59afe4bd6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R94565f5aec014ad2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R95a1d74cf1774f19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc999a4e2ccee42ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7409533959f74f46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6d51d8540dc34fe7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fonts>
     <x:font/>
     <x:font>
       <x:b/>
     </x:font>
   </x:fonts>
   <x:fills>
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
   </x:fills>
   <x:borders>
     <x:border/>
   </x:borders>
   <x:cellXfs>
     <x:xf/>
     <x:xf fontId="1" applyFont="1"/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1f8ce964e20479e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcbbcce502ed149da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R25fea023db0d4a85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rd71f90215e5848fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R391092b6144744ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R8eb088a59afe4bd6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9bbf43549514f64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R94565f5aec014ad2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R95a1d74cf1774f19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rc999a4e2ccee42ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R7409533959f74f46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R6d51d8540dc34fe7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
     </x:sheetView>
   </x:sheetViews>
   <x:cols>
     <x:col min="1" max="1" width="10" customWidth="1"/>
     <x:col min="2" max="2" width="10" customWidth="1"/>
     <x:col min="3" max="3" width="10" customWidth="1"/>
     <x:col min="4" max="4" width="10" customWidth="1"/>
     <x:col min="5" max="5" width="10" customWidth="1"/>
     <x:col min="6" max="6" width="10" customWidth="1"/>
     <x:col min="7" max="7" width="10" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="1" t="str">
         <x:v>Bruk</x:v>
       </x:c>
       <x:c s="1" t="str">