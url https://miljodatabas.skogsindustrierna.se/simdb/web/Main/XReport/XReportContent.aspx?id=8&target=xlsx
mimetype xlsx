--- v2 (2026-05-25)
+++ v3 (2026-07-26)
@@ -1,81 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82cfeaffc0ed4077" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd70e0e520b3d403e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R94565f5aec014ad2"/>
-[...3 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6d51d8540dc34fe7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9568bb13d12940b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rfa0fb0806c4a4b4b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1b2b938dfeec46b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra3b7974e0945445b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf229bcc5172d4d04"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fonts>
     <x:font/>
     <x:font>
       <x:b/>
     </x:font>
   </x:fonts>
   <x:fills>
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
   </x:fills>
   <x:borders>
     <x:border/>
   </x:borders>
   <x:cellXfs>
     <x:xf/>
     <x:xf fontId="1" applyFont="1"/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9bbf43549514f64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R94565f5aec014ad2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R95a1d74cf1774f19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rc999a4e2ccee42ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R7409533959f74f46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R6d51d8540dc34fe7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c023f6fe75141bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9568bb13d12940b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rfa0fb0806c4a4b4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R1b2b938dfeec46b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Ra3b7974e0945445b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="Rf229bcc5172d4d04" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
     </x:sheetView>
   </x:sheetViews>
   <x:cols>
     <x:col min="1" max="1" width="10" customWidth="1"/>
     <x:col min="2" max="2" width="10" customWidth="1"/>
     <x:col min="3" max="3" width="10" customWidth="1"/>
     <x:col min="4" max="4" width="10" customWidth="1"/>
     <x:col min="5" max="5" width="10" customWidth="1"/>
     <x:col min="6" max="6" width="10" customWidth="1"/>
     <x:col min="7" max="7" width="10" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="1" t="str">
         <x:v>Bruk</x:v>
       </x:c>
       <x:c s="1" t="str">