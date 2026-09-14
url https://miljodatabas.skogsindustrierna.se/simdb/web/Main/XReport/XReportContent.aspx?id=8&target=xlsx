--- v3 (2026-07-26)
+++ v4 (2026-09-14)
@@ -1,81 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd70e0e520b3d403e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R829a8981e1ba4329" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9568bb13d12940b1"/>
-[...3 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf229bcc5172d4d04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R0a536bbc510b4338"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2810b8e351fc47f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R01ea1866af364d5c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R89fc682c5fa9474f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rfd7c182dba96419a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fonts>
     <x:font/>
     <x:font>
       <x:b/>
     </x:font>
   </x:fonts>
   <x:fills>
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
   </x:fills>
   <x:borders>
     <x:border/>
   </x:borders>
   <x:cellXfs>
     <x:xf/>
     <x:xf fontId="1" applyFont="1"/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c023f6fe75141bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9568bb13d12940b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rfa0fb0806c4a4b4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R1b2b938dfeec46b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Ra3b7974e0945445b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="Rf229bcc5172d4d04" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7849a7b0bfc643cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0a536bbc510b4338" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R2810b8e351fc47f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R01ea1866af364d5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R89fc682c5fa9474f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="Rfd7c182dba96419a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
     </x:sheetView>
   </x:sheetViews>
   <x:cols>
     <x:col min="1" max="1" width="10" customWidth="1"/>
     <x:col min="2" max="2" width="10" customWidth="1"/>
     <x:col min="3" max="3" width="10" customWidth="1"/>
     <x:col min="4" max="4" width="10" customWidth="1"/>
     <x:col min="5" max="5" width="10" customWidth="1"/>
     <x:col min="6" max="6" width="10" customWidth="1"/>
     <x:col min="7" max="7" width="10" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="1" t="str">
         <x:v>Bruk</x:v>
       </x:c>
       <x:c s="1" t="str">