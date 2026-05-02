--- v0 (2026-03-03)
+++ v1 (2026-05-02)
@@ -1,81 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc8a1289486f4764" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b5f963f33694cdd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R79dfbac6f8394873"/>
-[...3 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc21401eb44aa43f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb0385051f6494dcb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re26b6a8e08574468"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra216f37a4f7e4e38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9dd5d13b9ec44805"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra4e2892844dd447b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fonts>
     <x:font/>
     <x:font>
       <x:b/>
     </x:font>
   </x:fonts>
   <x:fills>
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
   </x:fills>
   <x:borders>
     <x:border/>
   </x:borders>
   <x:cellXfs>
     <x:xf/>
     <x:xf fontId="1" applyFont="1"/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R590feaa3eba84ff5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R79dfbac6f8394873" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R6db71c415d55470c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R4fca078a477b46c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R453cc64a7fe14381" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="Rc21401eb44aa43f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f90209205ee4f25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb0385051f6494dcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Re26b6a8e08574468" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Ra216f37a4f7e4e38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R9dd5d13b9ec44805" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="Ra4e2892844dd447b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
     </x:sheetView>
   </x:sheetViews>
   <x:cols>
     <x:col min="1" max="1" width="10" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="1" t="str">
         <x:v>Produkt</x:v>
       </x:c>
       <x:c s="1" t="str">
         <x:v>Värde</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="1" t="str">
         <x:v>1000 ton</x:v>
       </x:c>