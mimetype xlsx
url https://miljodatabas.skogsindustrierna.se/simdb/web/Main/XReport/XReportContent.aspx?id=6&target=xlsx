--- v1 (2026-05-02)
+++ v2 (2026-08-24)
@@ -1,81 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b5f963f33694cdd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2b65a52a5674b71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb0385051f6494dcb"/>
-[...3 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra4e2892844dd447b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8a69663583484367"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb85f0f3d736a4e13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb879aa61e0c244f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd567b7bf1eb4429f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R3b26eb4cf64d4e2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fonts>
     <x:font/>
     <x:font>
       <x:b/>
     </x:font>
   </x:fonts>
   <x:fills>
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
   </x:fills>
   <x:borders>
     <x:border/>
   </x:borders>
   <x:cellXfs>
     <x:xf/>
     <x:xf fontId="1" applyFont="1"/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f90209205ee4f25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb0385051f6494dcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Re26b6a8e08574468" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Ra216f37a4f7e4e38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R9dd5d13b9ec44805" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="Ra4e2892844dd447b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ddb3748d5494b22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8a69663583484367" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rb85f0f3d736a4e13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rb879aa61e0c244f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rd567b7bf1eb4429f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R3b26eb4cf64d4e2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
     </x:sheetView>
   </x:sheetViews>
   <x:cols>
     <x:col min="1" max="1" width="10" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="1" t="str">
         <x:v>Produkt</x:v>
       </x:c>
       <x:c s="1" t="str">
         <x:v>Värde</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="1" t="str">
         <x:v>1000 ton</x:v>
       </x:c>