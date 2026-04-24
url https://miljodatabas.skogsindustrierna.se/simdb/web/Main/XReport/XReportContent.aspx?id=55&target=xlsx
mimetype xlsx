--- v0 (2026-01-23)
+++ v1 (2026-04-24)
@@ -1,81 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R128be5007f3045ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29f3bbf7f5c24b65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf0f12e9ba15845cc"/>
-[...3 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rfbec1bb884994628"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re7ac422b268f4a26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9a22e21a798d4c6c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R3698a7b6bee94e2a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R77a54951876a4110"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rce5095d7f3f54db0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fonts>
     <x:font/>
     <x:font>
       <x:b/>
     </x:font>
   </x:fonts>
   <x:fills>
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
   </x:fills>
   <x:borders>
     <x:border/>
   </x:borders>
   <x:cellXfs>
     <x:xf/>
     <x:xf fontId="1" applyFont="1"/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ce0308c1db946f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf0f12e9ba15845cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R42f379793278499e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R158fc90fc11c4f86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R4fb77f3115144534" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="Rfbec1bb884994628" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b81c7cc25a4492c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re7ac422b268f4a26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R9a22e21a798d4c6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R3698a7b6bee94e2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R77a54951876a4110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="Rce5095d7f3f54db0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
     </x:sheetView>
   </x:sheetViews>
   <x:cols>
     <x:col min="1" max="1" width="10" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="1" t="str">
         <x:v>Produkt</x:v>
       </x:c>
       <x:c s="1" t="str">
         <x:v>Värde</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="1" t="str">
         <x:v>1000 ton</x:v>
       </x:c>