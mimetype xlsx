--- v1 (2026-04-24)
+++ v2 (2026-07-04)
@@ -1,81 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29f3bbf7f5c24b65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5f53d22eec8421c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re7ac422b268f4a26"/>
-[...3 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rce5095d7f3f54db0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R821babdbdc0b4521"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rdf09e7ba28ff4b92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R29404ac7871b4d80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R48c5d4a6ec8849f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R09e110b61d3a4ec1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fonts>
     <x:font/>
     <x:font>
       <x:b/>
     </x:font>
   </x:fonts>
   <x:fills>
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
   </x:fills>
   <x:borders>
     <x:border/>
   </x:borders>
   <x:cellXfs>
     <x:xf/>
     <x:xf fontId="1" applyFont="1"/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b81c7cc25a4492c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re7ac422b268f4a26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R9a22e21a798d4c6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R3698a7b6bee94e2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R77a54951876a4110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="Rce5095d7f3f54db0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf438ba916f624405" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R821babdbdc0b4521" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rdf09e7ba28ff4b92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R29404ac7871b4d80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R48c5d4a6ec8849f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R09e110b61d3a4ec1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
     </x:sheetView>
   </x:sheetViews>
   <x:cols>
     <x:col min="1" max="1" width="10" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="1" t="str">
         <x:v>Produkt</x:v>
       </x:c>
       <x:c s="1" t="str">
         <x:v>Värde</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="1" t="str">
         <x:v>1000 ton</x:v>
       </x:c>