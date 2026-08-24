--- v2 (2026-07-04)
+++ v3 (2026-08-24)
@@ -1,81 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5f53d22eec8421c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fb112286b684665" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R821babdbdc0b4521"/>
-[...3 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R09e110b61d3a4ec1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd9bd5a824ac94c1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6c8afa4550ef4301"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R168664f6300346bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf8f24fb0580244c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd1acbb145b074e85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fonts>
     <x:font/>
     <x:font>
       <x:b/>
     </x:font>
   </x:fonts>
   <x:fills>
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
   </x:fills>
   <x:borders>
     <x:border/>
   </x:borders>
   <x:cellXfs>
     <x:xf/>
     <x:xf fontId="1" applyFont="1"/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf438ba916f624405" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R821babdbdc0b4521" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rdf09e7ba28ff4b92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R29404ac7871b4d80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R48c5d4a6ec8849f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R09e110b61d3a4ec1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbf12cbe8f7f4ce3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd9bd5a824ac94c1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R6c8afa4550ef4301" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R168664f6300346bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rf8f24fb0580244c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="Rd1acbb145b074e85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
     </x:sheetView>
   </x:sheetViews>
   <x:cols>
     <x:col min="1" max="1" width="10" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="1" t="str">
         <x:v>Produkt</x:v>
       </x:c>
       <x:c s="1" t="str">
         <x:v>Värde</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="1" t="str">
         <x:v>1000 ton</x:v>
       </x:c>