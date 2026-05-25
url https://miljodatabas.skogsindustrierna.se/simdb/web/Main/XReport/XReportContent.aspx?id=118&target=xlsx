--- v0 (2026-03-03)
+++ v1 (2026-05-25)
@@ -1,81 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f9dd1c1b2ef4171" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73d399f06dc149fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4489baf417d24b90"/>
-[...3 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R922fb32735d54574"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re5c4e66dba914165"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rcbac721c63c64275"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R3dc2a09466fd4cfc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1b8a26f8f3ca4304"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R10a65a2cc85244ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fonts>
     <x:font/>
     <x:font>
       <x:b/>
     </x:font>
   </x:fonts>
   <x:fills>
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
   </x:fills>
   <x:borders>
     <x:border/>
   </x:borders>
   <x:cellXfs>
     <x:xf/>
     <x:xf fontId="1" applyFont="1"/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree19257aebb440a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4489baf417d24b90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R2a76abf6b0db4011" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R05af8134c5574518" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R50549e0cbc934328" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R922fb32735d54574" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re73e2a008fd44949" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re5c4e66dba914165" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rcbac721c63c64275" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R3dc2a09466fd4cfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R1b8a26f8f3ca4304" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R10a65a2cc85244ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
     </x:sheetView>
   </x:sheetViews>
   <x:cols>
     <x:col min="1" max="1" width="10" customWidth="1"/>
     <x:col min="2" max="2" width="10" customWidth="1"/>
     <x:col min="3" max="3" width="10" customWidth="1"/>
     <x:col min="4" max="4" width="10" customWidth="1"/>
     <x:col min="5" max="5" width="10" customWidth="1"/>
     <x:col min="6" max="6" width="10" customWidth="1"/>
     <x:col min="7" max="7" width="10" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="1" t="str">
         <x:v>Bruk</x:v>
       </x:c>
       <x:c s="1" t="str">
@@ -4674,69 +4674,69 @@
       </x:c>
       <x:c t="n">
         <x:v>158.887</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="n">
         <x:v>560.007</x:v>
       </x:c>
       <x:c t="n">
         <x:v>14.584</x:v>
       </x:c>
       <x:c t="n">
         <x:v>708.082</x:v>
       </x:c>
       <x:c t="n">
         <x:v>213.214</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Södra Cell AB, Mörrums Bruk</x:v>
       </x:c>
       <x:c t="n">
-        <x:v>11340.572</x:v>
-[...17 lines deleted...]
-        <x:v>93.437</x:v>
+        <x:v>11340.576</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>116.82</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="n">
+        <x:v>633.7296</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>14.018</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>333.219</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>20.243</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Södra Cell AB, Värö</x:v>
       </x:c>
       <x:c t="n">
         <x:v>19371.606</x:v>
       </x:c>
       <x:c t="n">
         <x:v>64.45</x:v>
       </x:c>
       <x:c t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c t="n">
         <x:v>1298.346</x:v>
       </x:c>
       <x:c t="n">
         <x:v>35.101</x:v>
       </x:c>
       <x:c t="n">
         <x:v>611.453</x:v>
       </x:c>
       <x:c t="n">
@@ -5038,69 +5038,69 @@
       </x:c>
       <x:c t="n">
         <x:v>127.772</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="n">
         <x:v>244.439</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>$99</x:v>
       </x:c>
       <x:c t="n">
-        <x:v>222180.151</x:v>
-[...2 lines deleted...]
-        <x:v>7786.635</x:v>
+        <x:v>222180.155</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>7738.973</x:v>
       </x:c>
       <x:c t="n">
         <x:v>1356.762</x:v>
       </x:c>
       <x:c t="n">
-        <x:v>9097.26793</x:v>
-[...8 lines deleted...]
-        <x:v>1168.908</x:v>
+        <x:v>9097.26773</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>10670.088</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>6139.119</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1095.714</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:C1"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
     </x:sheetView>
   </x:sheetViews>
   <x:cols>
     <x:col min="1" max="1" width="10" customWidth="1"/>
     <x:col min="2" max="2" width="10" customWidth="1"/>
     <x:col min="3" max="3" width="10" customWidth="1"/>
     <x:col min="4" max="4" width="10" customWidth="1"/>
     <x:col min="5" max="5" width="10" customWidth="1"/>
     <x:col min="6" max="6" width="10" customWidth="1"/>
     <x:col min="7" max="7" width="10" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="10" customWidth="1"/>
     <x:col min="10" max="10" width="10" customWidth="1"/>
@@ -7512,63 +7512,63 @@
       </x:c>
       <x:c t="n">
         <x:v>79</x:v>
       </x:c>
       <x:c t="n">
         <x:v>860.5</x:v>
       </x:c>
       <x:c t="n">
         <x:v>71</x:v>
       </x:c>
       <x:c t="n">
         <x:v>1882795</x:v>
       </x:c>
       <x:c t="n">
         <x:v>13716</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Södra Cell AB, Mörrums Bruk</x:v>
       </x:c>
       <x:c t="n">
         <x:v>3.8</x:v>
       </x:c>
       <x:c t="n">
-        <x:v>3.4</x:v>
+        <x:v>3.3</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="n">
         <x:v>36.8</x:v>
       </x:c>
       <x:c t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c t="n">
-        <x:v>45.1</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c t="n">
         <x:v>543</x:v>
       </x:c>
       <x:c t="n">
         <x:v>50.7</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="n">
         <x:v>34.6</x:v>
       </x:c>
       <x:c t="n">
         <x:v>628.3</x:v>
       </x:c>
       <x:c t="n">
         <x:v>222.5</x:v>
       </x:c>
       <x:c t="n">
         <x:v>1025767</x:v>
       </x:c>
       <x:c t="n">
         <x:v>9745</x:v>
       </x:c>
@@ -8159,98 +8159,98 @@
       <x:c t="n">
         <x:v>7.7</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="n">
         <x:v>11.7</x:v>
       </x:c>
       <x:c t="n">
         <x:v>19.4</x:v>
       </x:c>
       <x:c t="n">
         <x:v>47.8</x:v>
       </x:c>
       <x:c t="n">
         <x:v>24405</x:v>
       </x:c>
       <x:c t="n">
-        <x:v>24405</x:v>
+        <x:v>8267</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>$99</x:v>
       </x:c>
       <x:c t="n">
         <x:v>315.38</x:v>
       </x:c>
       <x:c t="n">
-        <x:v>101.855</x:v>
+        <x:v>101.755</x:v>
       </x:c>
       <x:c t="n">
         <x:v>97.68</x:v>
       </x:c>
       <x:c t="n">
         <x:v>682.4</x:v>
       </x:c>
       <x:c t="n">
         <x:v>180.832</x:v>
       </x:c>
       <x:c t="n">
-        <x:v>1378.147</x:v>
+        <x:v>1378.047</x:v>
       </x:c>
       <x:c t="n">
         <x:v>9015.332</x:v>
       </x:c>
       <x:c t="n">
         <x:v>1770.2</x:v>
       </x:c>
       <x:c t="n">
         <x:v>346.5</x:v>
       </x:c>
       <x:c t="n">
         <x:v>2014.442</x:v>
       </x:c>
       <x:c t="n">
         <x:v>13512.608</x:v>
       </x:c>
       <x:c t="n">
         <x:v>1915.3498</x:v>
       </x:c>
       <x:c t="n">
         <x:v>21247888.724</x:v>
       </x:c>
       <x:c t="n">
-        <x:v>600640.551</x:v>
+        <x:v>584502.551</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:C1"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
     </x:sheetView>
   </x:sheetViews>
   <x:cols>
     <x:col min="1" max="1" width="10" customWidth="1"/>
     <x:col min="2" max="2" width="10" customWidth="1"/>
     <x:col min="3" max="3" width="10" customWidth="1"/>
     <x:col min="4" max="4" width="10" customWidth="1"/>
     <x:col min="5" max="5" width="10" customWidth="1"/>
     <x:col min="6" max="6" width="10" customWidth="1"/>
     <x:col min="7" max="7" width="10" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="10" customWidth="1"/>
     <x:col min="10" max="10" width="10" customWidth="1"/>
@@ -8351,52 +8351,52 @@
         <x:v>1.45</x:v>
       </x:c>
       <x:c t="n">
         <x:v>0.08</x:v>
       </x:c>
       <x:c t="n">
         <x:v>11.89</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="n">
         <x:v>0.38</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Arctic Paper Grycksbo AB</x:v>
       </x:c>
       <x:c t="n">
         <x:v>1470</x:v>
       </x:c>
-      <x:c t="str">
-        <x:v/>
+      <x:c t="n">
+        <x:v>1450</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="n">
         <x:v>21.4</x:v>
       </x:c>
       <x:c t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c t="n">
         <x:v>11.4</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="n">
         <x:v>0.25</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
@@ -10522,51 +10522,51 @@
       </x:c>
       <x:c t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c t="n">
         <x:v>51</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>$99</x:v>
       </x:c>
       <x:c t="n">
         <x:v>503843.3982</x:v>
       </x:c>
       <x:c t="n">
-        <x:v>250062.288</x:v>
+        <x:v>251512.288</x:v>
       </x:c>
       <x:c t="n">
         <x:v>110018.6798</x:v>
       </x:c>
       <x:c t="n">
         <x:v>38319.516</x:v>
       </x:c>
       <x:c t="n">
         <x:v>1979.119</x:v>
       </x:c>
       <x:c t="n">
         <x:v>218.8987</x:v>
       </x:c>
       <x:c t="n">
         <x:v>12847.044</x:v>
       </x:c>
       <x:c t="n">
         <x:v>212.997</x:v>
       </x:c>
       <x:c t="n">
         <x:v>450.8363</x:v>
       </x:c>
       <x:c t="n">
         <x:v>403.864</x:v>
       </x:c>
@@ -10611,44 +10611,44 @@
         <x:v>Summa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="1" t="str">
         <x:v>ton</x:v>
       </x:c>
       <x:c s="1" t="str">
         <x:v>ton</x:v>
       </x:c>
       <x:c s="1" t="str">
         <x:v>ton</x:v>
       </x:c>
       <x:c s="1" t="str">
         <x:v>ton</x:v>
       </x:c>
       <x:c s="1" t="str">
         <x:v>ton</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>$99</x:v>
       </x:c>
       <x:c t="n">
-        <x:v>532545.231</x:v>
+        <x:v>532597.571</x:v>
       </x:c>
       <x:c t="n">
         <x:v>564037.93</x:v>
       </x:c>
       <x:c t="n">
-        <x:v>218155.688</x:v>
-[...5 lines deleted...]
-        <x:v>1461380.694</x:v>
+        <x:v>210434.088</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>146057.445</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1453127.034</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:C1"/>
 </x:worksheet>
 </file>