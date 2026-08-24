--- v1 (2026-05-25)
+++ v2 (2026-08-24)
@@ -1,81 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73d399f06dc149fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23b66e5878a74e50" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re5c4e66dba914165"/>
-[...3 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R10a65a2cc85244ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R901365dbbe4e448f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R65b3ee92bbf046e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re4b6b56732474746"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1ef80b8a48dc4f63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2b2f9555dba14b2b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fonts>
     <x:font/>
     <x:font>
       <x:b/>
     </x:font>
   </x:fonts>
   <x:fills>
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
   </x:fills>
   <x:borders>
     <x:border/>
   </x:borders>
   <x:cellXfs>
     <x:xf/>
     <x:xf fontId="1" applyFont="1"/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re73e2a008fd44949" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re5c4e66dba914165" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rcbac721c63c64275" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R3dc2a09466fd4cfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R1b8a26f8f3ca4304" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R10a65a2cc85244ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R461c7f72da9e4fdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R901365dbbe4e448f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R65b3ee92bbf046e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Re4b6b56732474746" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R1ef80b8a48dc4f63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R2b2f9555dba14b2b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
     </x:sheetView>
   </x:sheetViews>
   <x:cols>
     <x:col min="1" max="1" width="10" customWidth="1"/>
     <x:col min="2" max="2" width="10" customWidth="1"/>
     <x:col min="3" max="3" width="10" customWidth="1"/>
     <x:col min="4" max="4" width="10" customWidth="1"/>
     <x:col min="5" max="5" width="10" customWidth="1"/>
     <x:col min="6" max="6" width="10" customWidth="1"/>
     <x:col min="7" max="7" width="10" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="1" t="str">
         <x:v>Bruk</x:v>
       </x:c>
       <x:c s="1" t="str">