--- v1 (2026-03-03)
+++ v2 (2026-05-25)
@@ -1,81 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2413ef13f0e4141" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree00cd2a78724d00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R0ad35daa90304580"/>
-[...3 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1ac5f54f5bae48e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd04c6ec9b41b400a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rbab48acc807f4b56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R89680d88efe84c5c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R84ddd7613842487d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R912e159f1beb4214"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fonts>
     <x:font/>
     <x:font>
       <x:b/>
     </x:font>
   </x:fonts>
   <x:fills>
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
   </x:fills>
   <x:borders>
     <x:border/>
   </x:borders>
   <x:cellXfs>
     <x:xf/>
     <x:xf fontId="1" applyFont="1"/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfb4132f655d43bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0ad35daa90304580" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R15ef79b6edd54928" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R3b53265be2514ca3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rcd240d67359d4367" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R1ac5f54f5bae48e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f85eb3027124470" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd04c6ec9b41b400a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rbab48acc807f4b56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R89680d88efe84c5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R84ddd7613842487d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R912e159f1beb4214" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
     </x:sheetView>
   </x:sheetViews>
   <x:cols>
     <x:col min="1" max="1" width="10" customWidth="1"/>
     <x:col min="2" max="2" width="10" customWidth="1"/>
     <x:col min="3" max="3" width="10" customWidth="1"/>
     <x:col min="4" max="4" width="10" customWidth="1"/>
     <x:col min="5" max="5" width="10" customWidth="1"/>
     <x:col min="6" max="6" width="10" customWidth="1"/>
     <x:col min="7" max="7" width="10" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="1" t="str">
         <x:v>Bruk</x:v>
       </x:c>
       <x:c s="1" t="str">
@@ -2741,67 +2741,67 @@
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
-      <x:c t="str">
-[...15 lines deleted...]
-        <x:v/>
+      <x:c t="n">
+        <x:v>196.99</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="n">
+        <x:v>193.63</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Stora Enso, Kvarnsveden</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
@@ -3292,66 +3292,66 @@
       <x:c t="n">
         <x:v>8150.7556</x:v>
       </x:c>
       <x:c t="n">
         <x:v>2472.117</x:v>
       </x:c>
       <x:c t="n">
         <x:v>4434.5367</x:v>
       </x:c>
       <x:c t="n">
         <x:v>1244.1019</x:v>
       </x:c>
       <x:c t="n">
         <x:v>323.012</x:v>
       </x:c>
       <x:c t="n">
         <x:v>270.09</x:v>
       </x:c>
       <x:c t="n">
         <x:v>289.115</x:v>
       </x:c>
       <x:c t="n">
         <x:v>1028.6019</x:v>
       </x:c>
       <x:c t="n">
-        <x:v>831.914</x:v>
+        <x:v>1028.904</x:v>
       </x:c>
       <x:c t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c t="n">
         <x:v>481.019</x:v>
       </x:c>
       <x:c t="n">
         <x:v>128.711</x:v>
       </x:c>
       <x:c t="n">
         <x:v>4611.8748</x:v>
       </x:c>
       <x:c t="n">
-        <x:v>8037.716</x:v>
+        <x:v>8231.346</x:v>
       </x:c>
       <x:c t="n">
         <x:v>344.816</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:C1"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
     </x:sheetView>
   </x:sheetViews>
   <x:cols>
     <x:col min="1" max="1" width="10" customWidth="1"/>
     <x:col min="2" max="2" width="10" customWidth="1"/>
     <x:col min="3" max="3" width="10" customWidth="1"/>
     <x:col min="4" max="4" width="10" customWidth="1"/>
     <x:col min="5" max="5" width="10" customWidth="1"/>
     <x:col min="6" max="6" width="10" customWidth="1"/>
     <x:col min="7" max="7" width="10" customWidth="1"/>
@@ -4751,70 +4751,70 @@
         <x:v>1947.331</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="n">
         <x:v>411.983</x:v>
       </x:c>
       <x:c t="n">
         <x:v>29.786</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Stora Enso, Hylte</x:v>
       </x:c>
-      <x:c t="str">
-[...18 lines deleted...]
-        <x:v/>
+      <x:c t="n">
+        <x:v>1562.372</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>43.691</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="n">
+        <x:v>76.61</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>499.086</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>85.113</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>10.296</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Stora Enso, Kvarnsveden</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
@@ -5038,69 +5038,69 @@
       </x:c>
       <x:c t="n">
         <x:v>118.282</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="n">
         <x:v>235.82</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>$99</x:v>
       </x:c>
       <x:c t="n">
-        <x:v>222100.063</x:v>
-[...2 lines deleted...]
-        <x:v>8135.051</x:v>
+        <x:v>223662.435</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>8178.742</x:v>
       </x:c>
       <x:c t="n">
         <x:v>1361.745</x:v>
       </x:c>
       <x:c t="n">
-        <x:v>8851.71101</x:v>
-[...8 lines deleted...]
-        <x:v>1346.708</x:v>
+        <x:v>8928.32101</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>10195.7724</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>6645.6052</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1357.004</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:C1"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
     </x:sheetView>
   </x:sheetViews>
   <x:cols>
     <x:col min="1" max="1" width="10" customWidth="1"/>
     <x:col min="2" max="2" width="10" customWidth="1"/>
     <x:col min="3" max="3" width="10" customWidth="1"/>
     <x:col min="4" max="4" width="10" customWidth="1"/>
     <x:col min="5" max="5" width="10" customWidth="1"/>
     <x:col min="6" max="6" width="10" customWidth="1"/>
     <x:col min="7" max="7" width="10" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="10" customWidth="1"/>
     <x:col min="10" max="10" width="10" customWidth="1"/>
@@ -7661,79 +7661,79 @@
         <x:v>3.57</x:v>
       </x:c>
       <x:c t="n">
         <x:v>211827</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Stora Enso, Hylte</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
-      <x:c t="str">
-[...27 lines deleted...]
-        <x:v/>
+      <x:c t="n">
+        <x:v>0.1302</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>0.1302</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="n">
+        <x:v>54.6</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>87.9</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>0.4</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>214444</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>2721</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Stora Enso, Kvarnsveden</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
@@ -8179,78 +8179,78 @@
       </x:c>
       <x:c t="n">
         <x:v>19879</x:v>
       </x:c>
       <x:c t="n">
         <x:v>7647</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>$99</x:v>
       </x:c>
       <x:c t="n">
         <x:v>369.6594</x:v>
       </x:c>
       <x:c t="n">
         <x:v>84.1073</x:v>
       </x:c>
       <x:c t="n">
         <x:v>58.264</x:v>
       </x:c>
       <x:c t="n">
         <x:v>839.21789</x:v>
       </x:c>
       <x:c t="n">
-        <x:v>177.7407</x:v>
-[...2 lines deleted...]
-        <x:v>1528.98929</x:v>
+        <x:v>177.8709</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1529.11949</x:v>
       </x:c>
       <x:c t="n">
         <x:v>9779.52</x:v>
       </x:c>
       <x:c t="n">
         <x:v>1306.628</x:v>
       </x:c>
       <x:c t="n">
         <x:v>286.431</x:v>
       </x:c>
       <x:c t="n">
-        <x:v>1867.0938</x:v>
-[...11 lines deleted...]
-        <x:v>603447.229</x:v>
+        <x:v>1921.6938</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>13712.0895</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1966.537</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>21922497.818</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>606168.229</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:C1"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
     </x:sheetView>
   </x:sheetViews>
   <x:cols>
     <x:col min="1" max="1" width="10" customWidth="1"/>
     <x:col min="2" max="2" width="10" customWidth="1"/>
     <x:col min="3" max="3" width="10" customWidth="1"/>
     <x:col min="4" max="4" width="10" customWidth="1"/>
     <x:col min="5" max="5" width="10" customWidth="1"/>
     <x:col min="6" max="6" width="10" customWidth="1"/>
     <x:col min="7" max="7" width="10" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="10" customWidth="1"/>
     <x:col min="10" max="10" width="10" customWidth="1"/>
@@ -10133,76 +10133,76 @@
         <x:v>452.5</x:v>
       </x:c>
       <x:c t="n">
         <x:v>26</x:v>
       </x:c>
       <x:c t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c t="n">
         <x:v>104</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="n">
         <x:v>0.347</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Stora Enso, Hylte</x:v>
       </x:c>
-      <x:c t="str">
-[...24 lines deleted...]
-        <x:v/>
+      <x:c t="n">
+        <x:v>4670</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="n">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>15.8</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>2.3</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>59.7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="n">
+        <x:v>0.19</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Stora Enso, Kvarnsveden</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
@@ -10519,75 +10519,75 @@
       </x:c>
       <x:c t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c t="n">
         <x:v>60</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>$99</x:v>
       </x:c>
       <x:c t="n">
-        <x:v>483095.389</x:v>
+        <x:v>487765.389</x:v>
       </x:c>
       <x:c t="n">
         <x:v>239809.506</x:v>
       </x:c>
       <x:c t="n">
         <x:v>108729.825</x:v>
       </x:c>
       <x:c t="n">
-        <x:v>37544.847</x:v>
-[...8 lines deleted...]
-        <x:v>12325.209</x:v>
+        <x:v>37923.847</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1896.327</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>203.601</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>12384.909</x:v>
       </x:c>
       <x:c t="n">
         <x:v>33</x:v>
       </x:c>
       <x:c t="n">
-        <x:v>387.1091</x:v>
+        <x:v>387.2991</x:v>
       </x:c>
       <x:c t="n">
         <x:v>485.599</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:C1"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
     </x:sheetView>
   </x:sheetViews>
   <x:cols>
     <x:col min="1" max="1" width="10" customWidth="1"/>
     <x:col min="2" max="2" width="10" customWidth="1"/>
     <x:col min="3" max="3" width="10" customWidth="1"/>
     <x:col min="4" max="4" width="10" customWidth="1"/>
     <x:col min="5" max="5" width="10" customWidth="1"/>
   </x:cols>
   <x:sheetData>
@@ -10611,44 +10611,44 @@
         <x:v>Summa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="1" t="str">
         <x:v>ton</x:v>
       </x:c>
       <x:c s="1" t="str">
         <x:v>ton</x:v>
       </x:c>
       <x:c s="1" t="str">
         <x:v>ton</x:v>
       </x:c>
       <x:c s="1" t="str">
         <x:v>ton</x:v>
       </x:c>
       <x:c s="1" t="str">
         <x:v>ton</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>$99</x:v>
       </x:c>
       <x:c t="n">
-        <x:v>538858.483</x:v>
-[...11 lines deleted...]
-        <x:v>1649161.346</x:v>
+        <x:v>539249.483</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>873494.993</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>86573.77</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>166159.1</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1665477.346</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:C1"/>
 </x:worksheet>
 </file>