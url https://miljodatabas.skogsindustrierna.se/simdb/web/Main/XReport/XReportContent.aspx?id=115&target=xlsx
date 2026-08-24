--- v2 (2026-05-25)
+++ v3 (2026-08-24)
@@ -1,81 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree00cd2a78724d00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebfdb464c16647a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd04c6ec9b41b400a"/>
-[...3 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R912e159f1beb4214"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb0131803bcab4a46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R445d111bff1045f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R0e58b941a63441fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R61d7891e97e74996"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7fea5a9c3b60446c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fonts>
     <x:font/>
     <x:font>
       <x:b/>
     </x:font>
   </x:fonts>
   <x:fills>
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
   </x:fills>
   <x:borders>
     <x:border/>
   </x:borders>
   <x:cellXfs>
     <x:xf/>
     <x:xf fontId="1" applyFont="1"/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f85eb3027124470" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd04c6ec9b41b400a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rbab48acc807f4b56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R89680d88efe84c5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R84ddd7613842487d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R912e159f1beb4214" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R413ef43cc8e24429" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb0131803bcab4a46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R445d111bff1045f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R0e58b941a63441fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R61d7891e97e74996" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R7fea5a9c3b60446c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
     </x:sheetView>
   </x:sheetViews>
   <x:cols>
     <x:col min="1" max="1" width="10" customWidth="1"/>
     <x:col min="2" max="2" width="10" customWidth="1"/>
     <x:col min="3" max="3" width="10" customWidth="1"/>
     <x:col min="4" max="4" width="10" customWidth="1"/>
     <x:col min="5" max="5" width="10" customWidth="1"/>
     <x:col min="6" max="6" width="10" customWidth="1"/>
     <x:col min="7" max="7" width="10" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="1" t="str">
         <x:v>Bruk</x:v>
       </x:c>
       <x:c s="1" t="str">