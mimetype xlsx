--- v0 (2026-03-03)
+++ v1 (2026-05-02)
@@ -1,81 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R535a88e025124f0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R987d5af5598a4d4b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rea2cbcc8da304d8d"/>
-[...3 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R19d188e2fd5a4d0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4efa29e53e6647b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R18602e6536cd48e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6f5da3b71a4a4c56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2ef8ff8d5ec44740"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R363dfa705464414b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fonts>
     <x:font/>
     <x:font>
       <x:b/>
     </x:font>
   </x:fonts>
   <x:fills>
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
   </x:fills>
   <x:borders>
     <x:border/>
   </x:borders>
   <x:cellXfs>
     <x:xf/>
     <x:xf fontId="1" applyFont="1"/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8021f29fc38f41ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rea2cbcc8da304d8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rfd9cd2c8d4de4280" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R2fe64e27395a43e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R9a41f330a47a452b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R19d188e2fd5a4d0e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raea60d5c5657410a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4efa29e53e6647b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R18602e6536cd48e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R6f5da3b71a4a4c56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R2ef8ff8d5ec44740" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R363dfa705464414b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
     </x:sheetView>
   </x:sheetViews>
   <x:cols>
     <x:col min="1" max="1" width="10" customWidth="1"/>
     <x:col min="2" max="2" width="10" customWidth="1"/>
     <x:col min="3" max="3" width="10" customWidth="1"/>
     <x:col min="4" max="4" width="10" customWidth="1"/>
     <x:col min="5" max="5" width="10" customWidth="1"/>
     <x:col min="6" max="6" width="10" customWidth="1"/>
     <x:col min="7" max="7" width="10" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="1" t="str">
         <x:v>Bruk</x:v>
       </x:c>
       <x:c s="1" t="str">