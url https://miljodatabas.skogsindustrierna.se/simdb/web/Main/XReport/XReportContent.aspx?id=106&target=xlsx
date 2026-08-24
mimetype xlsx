--- v1 (2026-05-02)
+++ v2 (2026-08-24)
@@ -1,81 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R987d5af5598a4d4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcc48b0dae8d4b61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4efa29e53e6647b0"/>
-[...3 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R363dfa705464414b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc334713a536e41cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R75477765248d414b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re7a9a7b9892e4c6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2e807982f7394f67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R00bbdf66b7e14fde"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fonts>
     <x:font/>
     <x:font>
       <x:b/>
     </x:font>
   </x:fonts>
   <x:fills>
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
   </x:fills>
   <x:borders>
     <x:border/>
   </x:borders>
   <x:cellXfs>
     <x:xf/>
     <x:xf fontId="1" applyFont="1"/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raea60d5c5657410a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4efa29e53e6647b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R18602e6536cd48e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R6f5da3b71a4a4c56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R2ef8ff8d5ec44740" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R363dfa705464414b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5837a53fa2ea4750" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc334713a536e41cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R75477765248d414b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Re7a9a7b9892e4c6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R2e807982f7394f67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R00bbdf66b7e14fde" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
     </x:sheetView>
   </x:sheetViews>
   <x:cols>
     <x:col min="1" max="1" width="10" customWidth="1"/>
     <x:col min="2" max="2" width="10" customWidth="1"/>
     <x:col min="3" max="3" width="10" customWidth="1"/>
     <x:col min="4" max="4" width="10" customWidth="1"/>
     <x:col min="5" max="5" width="10" customWidth="1"/>
     <x:col min="6" max="6" width="10" customWidth="1"/>
     <x:col min="7" max="7" width="10" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="1" t="str">
         <x:v>Bruk</x:v>
       </x:c>
       <x:c s="1" t="str">